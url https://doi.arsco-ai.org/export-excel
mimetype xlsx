--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -849,51 +849,51 @@
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>•</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Language: ISO 639-1 code (ar, en, fr). / رمز اللغة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q29"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="45" customWidth="1" min="13" max="13"/>
     <col width="45" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -2336,51 +2336,51 @@
       <c r="I21" s="10" t="inlineStr"/>
       <c r="J21" s="10" t="inlineStr">
         <is>
           <t>Technical engineering report on road settlement calculations and maintenance</t>
         </is>
       </c>
       <c r="K21" s="10" t="inlineStr"/>
       <c r="L21" s="10" t="inlineStr">
         <is>
           <t>This Technical Note addresses settlement calculations for the Marina District Road Network in Lusail City, Qatar. Following concerns raised by the Project Management Consultant regarding design solutions proposed in Root Cause Analysis reports, this document evaluates settlements in selected road areas using a worst-case scenario approach. The analysis considers both static settlements due to permanent loads and dynamic settlements from traffic loading. The study focuses on defect point A13-62, characterized by settlements and pavement edge cracks. Using oedometric methods for static loading and multi-layered elastic system modeling for dynamic loading, the calculations predict total settlement of 14.0 mm over the next 20 years, which is below the Qatar Highway Design Manual limit of 19 mm. The document concludes that the pavement is not in critical condition and does not require invasive deep remediation works.</t>
         </is>
       </c>
       <c r="M21" s="11" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0025</t>
         </is>
       </c>
       <c r="N21" s="11" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO/0025</t>
         </is>
       </c>
       <c r="O21" s="11" t="inlineStr"/>
       <c r="P21" s="11" t="inlineStr">
         <is>
-          <t>draft</t>
+          <t>skip</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
           <t>✔︎ واقع الطاقة الشمسية في دول الخليج العربي.pdf</t>
         </is>
       </c>
       <c r="B22" s="9" t="inlineStr">
         <is>
           <t>واقع الطاقة الشمسية في دول الخليج العربي</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>Waqi' al-Taqa al-Shamsiya fi Duwal al-Khalij al-Arabi</t>
         </is>
       </c>
       <c r="D22" s="9" t="inlineStr">
@@ -2560,51 +2560,51 @@
         </is>
       </c>
       <c r="K24" s="10" t="inlineStr">
         <is>
           <t>مؤسسة الربّان للنشر</t>
         </is>
       </c>
       <c r="L24" s="10" t="inlineStr">
         <is>
           <t>This chapter examines the material and intellectual conditions that enabled the flourishing of sciences within Islamic civilization, with particular focus on the philosophical heritage inherited from the late Hellenistic world. It addresses three main themes: first, the Alexandrian schools and their role in transmitting Greek learning; second, philosophy and sciences in the Syriac Christian tradition of the East and its mediating role between Greek heritage and nascent Islamic civilization; and third, the Iranian heritage and Indian contributions to shaping the scientific landscape. The chapter is an Arabic translation of a contribution by Professor Gerhard Endress, the eminent German Orientalist and specialist in the history of Arabic sciences and Islamic philosophy.</t>
         </is>
       </c>
       <c r="M24" s="11" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0028</t>
         </is>
       </c>
       <c r="N24" s="11" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO/0028</t>
         </is>
       </c>
       <c r="O24" s="11" t="inlineStr"/>
       <c r="P24" s="11" t="inlineStr">
         <is>
-          <t>draft</t>
+          <t>skip</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>الإنتحال العلمي .pdf</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
           <t>الانتحال العلمي</t>
         </is>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>Scientific Plagiarism</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
@@ -2633,51 +2633,51 @@
       </c>
       <c r="J25" s="6" t="inlineStr"/>
       <c r="K25" s="6" t="inlineStr">
         <is>
           <t>دار الربّان</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>يتناول هذا الكتاب ظاهرة الانتحال العلمي والسطو الأكاديمي بشكل شامل ومتعمق، إذ يهدف إلى تعريف الباحثين والأكاديميين بماهية الانتحال العلمي وأبعاده المختلفة. يستعرض الكتاب المفاهيم الأساسية المرتبطة بالانتحال من الملكية الفكرية وحق المؤلف، والتوثيق بأنواعه، والاستشهاد والاقتباس بأساليبه العلمية المعتمدة، وصولاً إلى تصنيف أنواع الانتحال العلمي المقصود وغير المقصود والذاتي. ويُفرد الكتاب مساحة موسّعة لأشهر أدوات كشف الانتحال الإلكترونية كـ iThenticate وTurnitin وغيرها، ويعرض نماذج من أبرز فضائح الانتحال العلمي عام 2014 مستخلصاً الدروس المستفادة، ومختتماً باستراتيجيات عملية لتجنب الانتحال أثناء إعداد الأبحاث العلمية.</t>
         </is>
       </c>
       <c r="M25" s="7" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0029</t>
         </is>
       </c>
       <c r="N25" s="7" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO/0029</t>
         </is>
       </c>
       <c r="O25" s="7" t="inlineStr"/>
       <c r="P25" s="7" t="inlineStr">
         <is>
-          <t>draft</t>
+          <t>skip</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>heuristic</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <t>التصحر (ISBN).pdf</t>
         </is>
       </c>
       <c r="B26" s="9" t="inlineStr">
         <is>
           <t>التصحر وتلوث بيئة العراق</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
           <t>Al-Tasahur wa Talawwuth Bi'at al-Iraq</t>
         </is>
       </c>
       <c r="D26" s="9" t="inlineStr">
@@ -2905,50 +2905,250 @@
           <t>دار الربّان للنشر</t>
         </is>
       </c>
       <c r="L29" s="9" t="inlineStr">
         <is>
           <t>This book addresses scientific communication as an endeavor that goes beyond the transmission of information, framing it as the conveyance of scientific thinking itself. It examines two core circles of scholarly communication: internal communication within the scientific community through peer-reviewed publication, and external communication with the public, media, and policymakers. The work aims to equip academics and researchers across science, medicine, engineering, and related fields to extend the reach of their specialized knowledge beyond laboratory walls and journal pages. Comprising ten chapters, the book spans the foundations and mechanisms of academic publishing, oral presentations and poster sessions, community engagement, media relations, writing for public science platforms, academic digital identity, countering misinformation, science communication during crises, the science–policy interface, and core professional competencies including time management, networking, and research integrity. The central thesis of this second edition is that effective science communication grants the audience an enduring epistemic immunity—teaching them how to think—rather than delivering a transient piece of information.</t>
         </is>
       </c>
       <c r="M29" s="8" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0033</t>
         </is>
       </c>
       <c r="N29" s="8" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO.0033</t>
         </is>
       </c>
       <c r="O29" s="8" t="inlineStr"/>
       <c r="P29" s="8" t="inlineStr">
         <is>
           <t>deposited</t>
         </is>
       </c>
       <c r="Q29" s="8" t="inlineStr">
+        <is>
+          <t>heuristic</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="inlineStr">
+        <is>
+          <t>الآثار البيئية DRAFT 2.pdf</t>
+        </is>
+      </c>
+      <c r="B30" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">الآثار البيئية لعقدين من النزاعات المسلّحة على الأراضي العراقيّة </t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr"/>
+      <c r="D30" s="9" t="inlineStr">
+        <is>
+          <t>سعاد ناجي العزاوي</t>
+        </is>
+      </c>
+      <c r="E30" s="8" t="inlineStr">
+        <is>
+          <t>Souad N. Al-Azzawi</t>
+        </is>
+      </c>
+      <c r="F30" s="8" t="inlineStr"/>
+      <c r="G30" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H30" s="8" t="inlineStr">
+        <is>
+          <t>ar</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="inlineStr">
+        <is>
+          <t>الأولى</t>
+        </is>
+      </c>
+      <c r="J30" s="9" t="inlineStr">
+        <is>
+          <t>أثر الحرب على البيئة</t>
+        </is>
+      </c>
+      <c r="K30" s="9" t="inlineStr">
+        <is>
+          <t>دار الربّان للنشر</t>
+        </is>
+      </c>
+      <c r="L30" s="9" t="inlineStr">
+        <is>
+          <t>This paper examines the environmental consequences of two decades of armed conflict in Iraq, from the 2003 US-UK invasion and occupation through the war against ISIS (2014–2018). It presents a preliminary assessment of the quantities and types of weapons used and their impacts on soil, vegetation, water, and air, alongside depleted uranium contamination and unexploded ordnance. The study further examines how the collapse of Iraq's environmental protection systems, entrenched corruption, and sectarian/ethnic power-sharing have perpetuated the country's environmental crisis to the present day.</t>
+        </is>
+      </c>
+      <c r="M30" s="8" t="inlineStr">
+        <is>
+          <t>10.66030/ARSCO.0034</t>
+        </is>
+      </c>
+      <c r="N30" s="8" t="inlineStr">
+        <is>
+          <t>https://arsco-ai.org/nbras/paper/0034</t>
+        </is>
+      </c>
+      <c r="O30" s="8" t="inlineStr"/>
+      <c r="P30" s="8" t="inlineStr">
+        <is>
+          <t>deposited</t>
+        </is>
+      </c>
+      <c r="Q30" s="8" t="inlineStr">
+        <is>
+          <t>heuristic</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="inlineStr">
+        <is>
+          <t>الآثار_البيئية_مصادر_7-7-2026.pdf</t>
+        </is>
+      </c>
+      <c r="B31" s="9" t="inlineStr">
+        <is>
+          <t>اﻵﺛﺎر اﻟﺒﻴ*ﻴّﺔ ﻟﻌﻘﺪﻳﻦ ﻣﻦ اﻟ34اﻋﺎت اﳌﺴ9ﱠ;ﺔ ﻋ&lt;= اﻷرا?@A اﻟﻌﺮاﻗﻴّﺔ</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr"/>
+      <c r="D31" s="9" t="inlineStr"/>
+      <c r="E31" s="8" t="inlineStr"/>
+      <c r="F31" s="8" t="inlineStr"/>
+      <c r="G31" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H31" s="8" t="inlineStr">
+        <is>
+          <t>ar</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="inlineStr"/>
+      <c r="J31" s="9" t="inlineStr"/>
+      <c r="K31" s="9" t="inlineStr"/>
+      <c r="L31" s="9" t="inlineStr"/>
+      <c r="M31" s="8" t="inlineStr">
+        <is>
+          <t>10.66030/ARSCO.0035</t>
+        </is>
+      </c>
+      <c r="N31" s="8" t="inlineStr">
+        <is>
+          <t>https://arsco-ai.org/ARSCO/0035</t>
+        </is>
+      </c>
+      <c r="O31" s="8" t="inlineStr"/>
+      <c r="P31" s="8" t="inlineStr">
+        <is>
+          <t>deposited</t>
+        </is>
+      </c>
+      <c r="Q31" s="8" t="inlineStr">
+        <is>
+          <t>heuristic</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="inlineStr">
+        <is>
+          <t>التعليم في مرحلة ما بعد الصراع-2026 .pdf</t>
+        </is>
+      </c>
+      <c r="B32" s="9" t="inlineStr">
+        <is>
+          <t>التعليم في مرحلة ما بعد الصراع في مناطق النزاعات</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>Post-Conflict Education in Conflict-Affected Regions</t>
+        </is>
+      </c>
+      <c r="D32" s="9" t="inlineStr">
+        <is>
+          <t>موزة بنت محمد الربّان</t>
+        </is>
+      </c>
+      <c r="E32" s="8" t="inlineStr">
+        <is>
+          <t>Moza bint Mohammad AlRabban</t>
+        </is>
+      </c>
+      <c r="F32" s="8" t="inlineStr"/>
+      <c r="G32" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H32" s="8" t="inlineStr">
+        <is>
+          <t>ar</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="inlineStr">
+        <is>
+          <t>الأولى</t>
+        </is>
+      </c>
+      <c r="J32" s="9" t="inlineStr">
+        <is>
+          <t>السِّلم الاجتماعيّ والتعليم</t>
+        </is>
+      </c>
+      <c r="K32" s="9" t="inlineStr">
+        <is>
+          <t>منظمة المجتمع العلمي العربي</t>
+        </is>
+      </c>
+      <c r="L32" s="9" t="inlineStr">
+        <is>
+          <t>This paper proceeds from the premise that education in societies emerging from war and conflict is not a neutral tool but a "double-edged sword": while it can serve as a lever for social recovery and the restoration of the national fabric, it can also — if misused or left unreformed — become a factor that deepens division and reproduces the roots of conflict. The paper reviews the conceptual framework of social peace in both its negative and positive dimensions, and examines international experiences with divergent outcomes (Rwanda, Bosnia and Herzegovina, Lebanon, and Sierra Leone) to draw lessons. It then offers an analytical vision of the pillars needed to reform education systems in post-conflict Arab societies — spanning curriculum, teachers, language of instruction, and shared human values — and links educational reform to comprehensive political and economic reform. The paper concludes that fragmented educational reform, however well-intentioned, is insufficient to build sustainable social peace unless it is embedded within an integrated national project
+تنطلق هذه الورقة من فرضية أن التعليم في المجتمعات الخارجة من حروب ونزاعات ليس أداة محايدة، بل هو "سلاح ذو حدين": فبقدر ما يمكن أن يكون رافعة للتعافي الاجتماعي وترميم النسيج الوطني، يمكن أن يتحول -إذا أسيء توظيفه أو أُهمل إصلاحه- إلى عامل يعمّق الانقسام ويعيد إنتاج أسباب الصراع. تستعرض الورقة الإطار المفاهيمي للسلم الاجتماعي بشقّيه السلبي والإيجابي، وتقرأ تجارب دولية متباينة النتائج (رواندا، والبوسنة والهرسك، ولبنان، وسيراليون) لاستخلاص الدروس، ثم تعرض رؤية تحليلية لركائز إصلاح المنظومة التعليمية في مجتمعاتنا العربية بعد الصراع، من حيث المنهج، والمعلم، ولغة التعليم، والقيم الإنسانية المشتركة، وربط الإصلاح التعليمي بالإصلاح السياسي والاقتصادي الشامل. وتخلص الورقة إلى أن الإصلاح التعليمي المجتزأ -مهما حسنت نيته- لا يكفي لبناء سلم اجتماعي مستدام ما لم يكن جزءًا من مشروع وطني متكامل.</t>
+        </is>
+      </c>
+      <c r="M32" s="8" t="inlineStr">
+        <is>
+          <t>10.66030/ARSCO.0036</t>
+        </is>
+      </c>
+      <c r="N32" s="8" t="inlineStr">
+        <is>
+          <t>https://arsco-ai.org/nbras/paper/30</t>
+        </is>
+      </c>
+      <c r="O32" s="8" t="inlineStr"/>
+      <c r="P32" s="8" t="inlineStr">
+        <is>
+          <t>deposited</t>
+        </is>
+      </c>
+      <c r="Q32" s="8" t="inlineStr">
         <is>
           <t>heuristic</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Q1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>