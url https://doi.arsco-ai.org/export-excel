--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -849,51 +849,51 @@
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>•</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Language: ISO 639-1 code (ar, en, fr). / رمز اللغة</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q27"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="45" customWidth="1" min="13" max="13"/>
     <col width="45" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -1728,51 +1728,51 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>✔︎ بحوث طبقات المياه الجوفية في الوطن العربي.pdf</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>بحوث طبقات المياه الجوفية وجيولوجيتها في الوطن العربي</t>
         </is>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t>Groundwater layer research and geology in the Arab world</t>
         </is>
       </c>
       <c r="D13" s="9" t="inlineStr">
         <is>
           <t>د. أنطوان زحلان؛ د. موزة بنت محمد الربان</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Dr. Antwan Zahlan; Dr. Mawza bint Muhammad al-Raban</t>
+          <t>Dr. Antwan Zahlan; Dr. Moza bint Muhammad al-Raban</t>
         </is>
       </c>
       <c r="F13" s="8" t="inlineStr"/>
       <c r="G13" s="8" t="n">
         <v>2011</v>
       </c>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>ar</t>
         </is>
       </c>
       <c r="I13" s="9" t="inlineStr"/>
       <c r="J13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">Groundwater </t>
         </is>
       </c>
       <c r="K13" s="9" t="inlineStr">
         <is>
           <t>منظمة المجتمع العلمي العربي</t>
         </is>
       </c>
       <c r="L13" s="9" t="inlineStr">
         <is>
           <t>نحن نؤمن بقدرات العقل العربي في الحاضر كما في الماضي. إننا نؤمن بأهمية دور العالم والباحث العربي في نهضة أمته ونقلها من تابع إلى متبوع. فعندما يرى الناس علماءهم يستطيعون حل المشاكل الوطنية فإنهم يكتسبون الثقة بالنفس والاعتماد على الذات. إن من أهم أهداف منظمة المجتمع العلمي العربي تشجيع التواصل بين العلماء العرب في المجالات العلمية الحيوية على أمل أن يسهل ذلك من حل المشكلات التي يواجهها الوطن، وذلك من خلال تجميع القدرات العلمية العربية بشكل فعال. في الوطن العربي، هناك نشاط معتبر في مختلف التخصصات في مجال طبقات المياه الجوفية. نتائج البحث تدل على أن هناك نشاط بحثي في مختلف المجالات والفروع في هذا التخصص. فهناك ما يزيد على 860 ورقة منذ العام 1978، أي منذ أكثر من ثلاثين سنة، صدرت من 18 دولة عربية.</t>
@@ -2025,62 +2025,70 @@
           <t>ARSCO_الأمراض المعدية زمن الحروب والكوارث.pdf</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>الأمراض المعدية زمن الحروب والكوارث</t>
         </is>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
           <t>Infectious diseases during times of war and disasters</t>
         </is>
       </c>
       <c r="D17" s="9" t="inlineStr">
         <is>
           <t>عبد الرؤوف علي المناعمة</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Abd al-Ra'uf Ali al-Mana'ima</t>
         </is>
       </c>
       <c r="F17" s="8" t="inlineStr"/>
       <c r="G17" s="8" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t>ar</t>
         </is>
       </c>
-      <c r="I17" s="9" t="inlineStr"/>
-      <c r="J17" s="9" t="inlineStr"/>
+      <c r="I17" s="9" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J17" s="9" t="inlineStr">
+        <is>
+          <t>الصحة</t>
+        </is>
+      </c>
       <c r="K17" s="9" t="inlineStr">
         <is>
-          <t>مؤسسة الريان للدراسات والبحوث؛ منظمة المجتمع العلمي العربي</t>
+          <t>دار الربّان للنشر</t>
         </is>
       </c>
       <c r="L17" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">هذا الكتاب يمثل جهدًا علميًا وإنسانيًا مميزًا يستحق كل الإشادة، خاصةً في ظل الظروف الاستثنائية التي يعيشها أهالي غزة. 
 من حيث الموضوع، فهو يتناول موضوعًا حيويًا يجمع بين البعد الصحي والاجتماعي في سياق الأزمات، مما يجعله مرجعًا قيمًا للمجتمع العربي والعالمي. والربط الواضح بين الجانب النظري (كالأمراض وطرق الوقاية) والواقع العملي (كبدائل المواد المعقمة في الحروب) يضيف عمقًا تطبيقيًا. إن هذا العمل ليس مجرد كتاب، بل هو شهادة تاريخية على إرادة الحياة في مواجهة الموت. جهد الباحثين والأساتذة تحت القصف وفي غياب الموارد الأساسية (مثل الكهرباء والإنترنت) يستحق أن يُدرَّس في أرقى الجامعات العالمية كأنموذج للصمود العلمي.
 </t>
         </is>
       </c>
       <c r="M17" s="8" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0021</t>
         </is>
       </c>
       <c r="N17" s="8" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO.0021</t>
         </is>
       </c>
       <c r="O17" s="8" t="inlineStr"/>
       <c r="P17" s="8" t="inlineStr">
         <is>
           <t>deposited</t>
         </is>
       </c>
@@ -2781,48 +2789,166 @@
       </c>
       <c r="L27" s="9" t="inlineStr">
         <is>
           <t>This article examines the emergence and development of scientific Arabic language during the early Islamic centuries. It challenges the traditional three-stage model (translation, assimilation, then creativity), arguing through three case studies — Optics, Algebra, and the translation of Diophantus — that scientific creativity was a companion to translation, not merely its successor.</t>
         </is>
       </c>
       <c r="M27" s="8" t="inlineStr">
         <is>
           <t>10.66030/ARSCO.0031</t>
         </is>
       </c>
       <c r="N27" s="8" t="inlineStr">
         <is>
           <t>https://arsco-ai.org/ARSCO.0031</t>
         </is>
       </c>
       <c r="O27" s="8" t="inlineStr"/>
       <c r="P27" s="8" t="inlineStr">
         <is>
           <t>deposited</t>
         </is>
       </c>
       <c r="Q27" s="8" t="inlineStr">
         <is>
           <t>ai</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="inlineStr">
+        <is>
+          <t>أرشميدس مضغوط.pdf</t>
+        </is>
+      </c>
+      <c r="B28" s="9" t="inlineStr">
+        <is>
+          <t>]ص. 153</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr"/>
+      <c r="D28" s="9" t="inlineStr"/>
+      <c r="E28" s="8" t="inlineStr"/>
+      <c r="F28" s="8" t="inlineStr"/>
+      <c r="G28" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H28" s="8" t="inlineStr">
+        <is>
+          <t>ar</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="inlineStr"/>
+      <c r="J28" s="9" t="inlineStr"/>
+      <c r="K28" s="9" t="inlineStr"/>
+      <c r="L28" s="9" t="inlineStr"/>
+      <c r="M28" s="8" t="inlineStr">
+        <is>
+          <t>10.66030/ARSCO.0032</t>
+        </is>
+      </c>
+      <c r="N28" s="8" t="inlineStr">
+        <is>
+          <t>https://arsco-ai.org/ARSCO/0032</t>
+        </is>
+      </c>
+      <c r="O28" s="8" t="inlineStr"/>
+      <c r="P28" s="8" t="inlineStr">
+        <is>
+          <t>deposited</t>
+        </is>
+      </c>
+      <c r="Q28" s="8" t="inlineStr">
+        <is>
+          <t>heuristic</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="inlineStr">
+        <is>
+          <t>Tawasul-Book-Updated.pdf</t>
+        </is>
+      </c>
+      <c r="B29" s="9" t="inlineStr">
+        <is>
+          <t>مهارات التواصل العلميّ (الطبعة الثانيّة)</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr"/>
+      <c r="D29" s="9" t="inlineStr">
+        <is>
+          <t>موزة بنت محمد الربّان</t>
+        </is>
+      </c>
+      <c r="E29" s="8" t="inlineStr"/>
+      <c r="F29" s="8" t="inlineStr"/>
+      <c r="G29" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="H29" s="8" t="inlineStr">
+        <is>
+          <t>ar</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="inlineStr">
+        <is>
+          <t>الثانية</t>
+        </is>
+      </c>
+      <c r="J29" s="9" t="inlineStr">
+        <is>
+          <t>التواصل العلمي</t>
+        </is>
+      </c>
+      <c r="K29" s="9" t="inlineStr">
+        <is>
+          <t>دار الربّان للنشر</t>
+        </is>
+      </c>
+      <c r="L29" s="9" t="inlineStr">
+        <is>
+          <t>This book addresses scientific communication as an endeavor that goes beyond the transmission of information, framing it as the conveyance of scientific thinking itself. It examines two core circles of scholarly communication: internal communication within the scientific community through peer-reviewed publication, and external communication with the public, media, and policymakers. The work aims to equip academics and researchers across science, medicine, engineering, and related fields to extend the reach of their specialized knowledge beyond laboratory walls and journal pages. Comprising ten chapters, the book spans the foundations and mechanisms of academic publishing, oral presentations and poster sessions, community engagement, media relations, writing for public science platforms, academic digital identity, countering misinformation, science communication during crises, the science–policy interface, and core professional competencies including time management, networking, and research integrity. The central thesis of this second edition is that effective science communication grants the audience an enduring epistemic immunity—teaching them how to think—rather than delivering a transient piece of information.</t>
+        </is>
+      </c>
+      <c r="M29" s="8" t="inlineStr">
+        <is>
+          <t>10.66030/ARSCO.0033</t>
+        </is>
+      </c>
+      <c r="N29" s="8" t="inlineStr">
+        <is>
+          <t>https://arsco-ai.org/ARSCO.0033</t>
+        </is>
+      </c>
+      <c r="O29" s="8" t="inlineStr"/>
+      <c r="P29" s="8" t="inlineStr">
+        <is>
+          <t>deposited</t>
+        </is>
+      </c>
+      <c r="Q29" s="8" t="inlineStr">
+        <is>
+          <t>heuristic</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Q1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>